--- v1 (2026-03-26)
+++ v2 (2026-05-16)
@@ -461,61 +461,61 @@
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="25" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>TOTAL CLICKS</t>
         </is>
       </c>
       <c r="B1" s="2" t="n">
-        <v>323</v>
+        <v>343</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>TOTAL UNIQUE CLICKS</t>
         </is>
       </c>
       <c r="B2" s="2" t="n">
-        <v>287</v>
+        <v>301</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>URL</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>https://example.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>SHORT CODE</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>exa</t>
         </is>
       </c>
@@ -581,257 +581,257 @@
         <is>
           <t>BLOCK BOTS</t>
         </is>
       </c>
       <c r="B11" s="2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>AVERAGE DAILY CLICKS</t>
         </is>
       </c>
       <c r="B12" s="2" t="n">
         <v>0.39</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>AVERAGE MONTHLY CLICKS</t>
         </is>
       </c>
       <c r="B13" s="2" t="n">
-        <v>10.77</v>
+        <v>11.43</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>AVERAGE WEEKLY CLICKS</t>
         </is>
       </c>
       <c r="B14" s="2" t="n">
-        <v>46.14</v>
+        <v>49</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>AVERAGE REDIRECTION TIME (in s)</t>
         </is>
       </c>
       <c r="B15" s="2" t="n">
-        <v>0.23</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>LAST CLICK</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>2026-03-19 21:55:49</t>
+          <t>2026-05-14 09:10:46</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>LAST CLICK BROWSER</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>Chrome</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>LAST CLICK OS</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>Mac OS X</t>
+          <t>Windows</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>LAST CLICK COUNTRY</t>
         </is>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>India</t>
+          <t>Saudi Arabia</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>OS_Name</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Windows</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>168</v>
+        <v>176</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Linux</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Mac OS X</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Ubuntu</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>7</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Referrer</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>spoo_me</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>284</v>
+        <v>298</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>127_0_0_1_</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>127_0_0_1</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
@@ -905,111 +905,111 @@
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Edge</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Chrome Mobile</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Chrome</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>176</v>
+        <v>193</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Firefox</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Opera</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>7</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Yandex Browser</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Safari</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>7</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Mobile Safari</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Chrome Mobile WebView</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Firefox Mobile</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
@@ -1019,51 +1019,51 @@
       <c r="B12" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Chrome Mobile iOS</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B831"/>
+  <dimension ref="A1:B882"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
@@ -9342,122 +9342,632 @@
       </c>
       <c r="B829" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="B830" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="B831" t="n">
         <v>0</v>
       </c>
     </row>
+    <row r="832">
+      <c r="A832" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="B832" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="833">
+      <c r="A833" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="B833" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="834">
+      <c r="A834" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="B834" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="835">
+      <c r="A835" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="B835" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="836">
+      <c r="A836" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="B836" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="837">
+      <c r="A837" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="B837" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="838">
+      <c r="A838" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="B838" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="839">
+      <c r="A839" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="B839" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="840">
+      <c r="A840" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="B840" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="841">
+      <c r="A841" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="B841" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="842">
+      <c r="A842" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
+      <c r="B842" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="843">
+      <c r="A843" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="B843" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="844">
+      <c r="A844" t="inlineStr">
+        <is>
+          <t>2026-04-08</t>
+        </is>
+      </c>
+      <c r="B844" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="845">
+      <c r="A845" t="inlineStr">
+        <is>
+          <t>2026-04-09</t>
+        </is>
+      </c>
+      <c r="B845" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="846">
+      <c r="A846" t="inlineStr">
+        <is>
+          <t>2026-04-10</t>
+        </is>
+      </c>
+      <c r="B846" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="847">
+      <c r="A847" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="B847" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="848">
+      <c r="A848" t="inlineStr">
+        <is>
+          <t>2026-04-12</t>
+        </is>
+      </c>
+      <c r="B848" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="849">
+      <c r="A849" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="B849" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="850">
+      <c r="A850" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="B850" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="851">
+      <c r="A851" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="B851" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="852">
+      <c r="A852" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="B852" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="853">
+      <c r="A853" t="inlineStr">
+        <is>
+          <t>2026-04-17</t>
+        </is>
+      </c>
+      <c r="B853" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="854">
+      <c r="A854" t="inlineStr">
+        <is>
+          <t>2026-04-18</t>
+        </is>
+      </c>
+      <c r="B854" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="855">
+      <c r="A855" t="inlineStr">
+        <is>
+          <t>2026-04-19</t>
+        </is>
+      </c>
+      <c r="B855" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="856">
+      <c r="A856" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="B856" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="857">
+      <c r="A857" t="inlineStr">
+        <is>
+          <t>2026-04-21</t>
+        </is>
+      </c>
+      <c r="B857" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="858">
+      <c r="A858" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="B858" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="859">
+      <c r="A859" t="inlineStr">
+        <is>
+          <t>2026-04-23</t>
+        </is>
+      </c>
+      <c r="B859" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="860">
+      <c r="A860" t="inlineStr">
+        <is>
+          <t>2026-04-24</t>
+        </is>
+      </c>
+      <c r="B860" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="861">
+      <c r="A861" t="inlineStr">
+        <is>
+          <t>2026-04-25</t>
+        </is>
+      </c>
+      <c r="B861" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="862">
+      <c r="A862" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
+      <c r="B862" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="863">
+      <c r="A863" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="B863" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="864">
+      <c r="A864" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="B864" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="865">
+      <c r="A865" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="B865" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="866">
+      <c r="A866" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="B866" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="867">
+      <c r="A867" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="B867" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="868">
+      <c r="A868" t="inlineStr">
+        <is>
+          <t>2026-05-02</t>
+        </is>
+      </c>
+      <c r="B868" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="869">
+      <c r="A869" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="B869" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="870">
+      <c r="A870" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="B870" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="871">
+      <c r="A871" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="B871" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="872">
+      <c r="A872" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="B872" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="873">
+      <c r="A873" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="B873" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="874">
+      <c r="A874" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="B874" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="875">
+      <c r="A875" t="inlineStr">
+        <is>
+          <t>2026-05-09</t>
+        </is>
+      </c>
+      <c r="B875" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="876">
+      <c r="A876" t="inlineStr">
+        <is>
+          <t>2026-05-10</t>
+        </is>
+      </c>
+      <c r="B876" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="877">
+      <c r="A877" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="B877" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="878">
+      <c r="A878" t="inlineStr">
+        <is>
+          <t>2026-05-12</t>
+        </is>
+      </c>
+      <c r="B878" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="879">
+      <c r="A879" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="B879" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="880">
+      <c r="A880" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+      <c r="B880" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="881">
+      <c r="A881" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="B881" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="882">
+      <c r="A882" t="inlineStr">
+        <is>
+          <t>2026-05-16</t>
+        </is>
+      </c>
+      <c r="B882" t="n">
+        <v>0</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B60"/>
+  <dimension ref="A1:B63"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Country</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>73</v>
+        <v>78</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Philippines</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Mexico</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
@@ -9503,51 +10013,51 @@
         <is>
           <t>Vietnam</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>13</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Georgia</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Indonesia</t>
         </is>
       </c>
       <c r="B14" t="n">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>China</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>13</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
@@ -9603,61 +10113,61 @@
         <is>
           <t>Poland</t>
         </is>
       </c>
       <c r="B22" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Romania</t>
         </is>
       </c>
       <c r="B23" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Australia</t>
         </is>
       </c>
       <c r="B24" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Turkey</t>
         </is>
       </c>
       <c r="B25" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Maldives</t>
         </is>
       </c>
       <c r="B26" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Israel</t>
         </is>
       </c>
       <c r="B27" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
@@ -9673,51 +10183,51 @@
         <is>
           <t>Nepal</t>
         </is>
       </c>
       <c r="B29" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Ukraine</t>
         </is>
       </c>
       <c r="B30" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Tunisia</t>
         </is>
       </c>
       <c r="B31" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Dominican Republic</t>
         </is>
       </c>
       <c r="B32" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Taiwan</t>
         </is>
       </c>
       <c r="B33" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
@@ -9953,199 +10463,229 @@
         <is>
           <t>Panama</t>
         </is>
       </c>
       <c r="B57" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Moldova</t>
         </is>
       </c>
       <c r="B58" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>South Africa</t>
         </is>
       </c>
       <c r="B59" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Singapore</t>
         </is>
       </c>
       <c r="B60" t="n">
-        <v>1</v>
+        <v>2</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B61" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>Sweden</t>
+        </is>
+      </c>
+      <c r="B62" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>Saudi Arabia</t>
+        </is>
+      </c>
+      <c r="B63" t="n">
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>OS_Name</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Windows</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>188</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Linux</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>24</v>
+        <v>28</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Mac OS X</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Ubuntu</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>7</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Referrer</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>spoo_me</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>310</v>
+        <v>328</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>127_0_0_1_</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>127_0_0_1</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
@@ -10175,111 +10715,111 @@
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Edge</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>22</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Chrome Mobile</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Chrome</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>158</v>
+        <v>169</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Firefox</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Opera</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>7</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Yandex Browser</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Safari</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Mobile Safari</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Chrome Mobile WebView</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Firefox Mobile</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
@@ -10289,51 +10829,51 @@
       <c r="B12" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Chrome Mobile iOS</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B831"/>
+  <dimension ref="A1:B882"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
@@ -18612,122 +19152,632 @@
       </c>
       <c r="B829" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="B830" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="B831" t="n">
         <v>0</v>
       </c>
     </row>
+    <row r="832">
+      <c r="A832" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="B832" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="833">
+      <c r="A833" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="B833" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="834">
+      <c r="A834" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="B834" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="835">
+      <c r="A835" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="B835" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="836">
+      <c r="A836" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="B836" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="837">
+      <c r="A837" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="B837" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="838">
+      <c r="A838" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="B838" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="839">
+      <c r="A839" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="B839" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="840">
+      <c r="A840" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="B840" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="841">
+      <c r="A841" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="B841" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="842">
+      <c r="A842" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
+      <c r="B842" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="843">
+      <c r="A843" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="B843" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="844">
+      <c r="A844" t="inlineStr">
+        <is>
+          <t>2026-04-08</t>
+        </is>
+      </c>
+      <c r="B844" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="845">
+      <c r="A845" t="inlineStr">
+        <is>
+          <t>2026-04-09</t>
+        </is>
+      </c>
+      <c r="B845" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="846">
+      <c r="A846" t="inlineStr">
+        <is>
+          <t>2026-04-10</t>
+        </is>
+      </c>
+      <c r="B846" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="847">
+      <c r="A847" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="B847" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="848">
+      <c r="A848" t="inlineStr">
+        <is>
+          <t>2026-04-12</t>
+        </is>
+      </c>
+      <c r="B848" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="849">
+      <c r="A849" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="B849" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="850">
+      <c r="A850" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="B850" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="851">
+      <c r="A851" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="B851" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="852">
+      <c r="A852" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="B852" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="853">
+      <c r="A853" t="inlineStr">
+        <is>
+          <t>2026-04-17</t>
+        </is>
+      </c>
+      <c r="B853" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="854">
+      <c r="A854" t="inlineStr">
+        <is>
+          <t>2026-04-18</t>
+        </is>
+      </c>
+      <c r="B854" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="855">
+      <c r="A855" t="inlineStr">
+        <is>
+          <t>2026-04-19</t>
+        </is>
+      </c>
+      <c r="B855" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="856">
+      <c r="A856" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="B856" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="857">
+      <c r="A857" t="inlineStr">
+        <is>
+          <t>2026-04-21</t>
+        </is>
+      </c>
+      <c r="B857" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="858">
+      <c r="A858" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="B858" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="859">
+      <c r="A859" t="inlineStr">
+        <is>
+          <t>2026-04-23</t>
+        </is>
+      </c>
+      <c r="B859" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="860">
+      <c r="A860" t="inlineStr">
+        <is>
+          <t>2026-04-24</t>
+        </is>
+      </c>
+      <c r="B860" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="861">
+      <c r="A861" t="inlineStr">
+        <is>
+          <t>2026-04-25</t>
+        </is>
+      </c>
+      <c r="B861" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="862">
+      <c r="A862" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
+      <c r="B862" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="863">
+      <c r="A863" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="B863" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="864">
+      <c r="A864" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="B864" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="865">
+      <c r="A865" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="B865" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="866">
+      <c r="A866" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="B866" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="867">
+      <c r="A867" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="B867" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="868">
+      <c r="A868" t="inlineStr">
+        <is>
+          <t>2026-05-02</t>
+        </is>
+      </c>
+      <c r="B868" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="869">
+      <c r="A869" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="B869" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="870">
+      <c r="A870" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="B870" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="871">
+      <c r="A871" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="B871" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="872">
+      <c r="A872" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="B872" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="873">
+      <c r="A873" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="B873" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="874">
+      <c r="A874" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="B874" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="875">
+      <c r="A875" t="inlineStr">
+        <is>
+          <t>2026-05-09</t>
+        </is>
+      </c>
+      <c r="B875" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="876">
+      <c r="A876" t="inlineStr">
+        <is>
+          <t>2026-05-10</t>
+        </is>
+      </c>
+      <c r="B876" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="877">
+      <c r="A877" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="B877" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="878">
+      <c r="A878" t="inlineStr">
+        <is>
+          <t>2026-05-12</t>
+        </is>
+      </c>
+      <c r="B878" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="879">
+      <c r="A879" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="B879" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="880">
+      <c r="A880" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+      <c r="B880" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="881">
+      <c r="A881" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="B881" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="882">
+      <c r="A882" t="inlineStr">
+        <is>
+          <t>2026-05-16</t>
+        </is>
+      </c>
+      <c r="B882" t="n">
+        <v>0</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B60"/>
+  <dimension ref="A1:B63"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Country</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Philippines</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Mexico</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
@@ -18773,51 +19823,51 @@
         <is>
           <t>Vietnam</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>12</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Georgia</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Indonesia</t>
         </is>
       </c>
       <c r="B14" t="n">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>China</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>12</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
@@ -18873,61 +19923,61 @@
         <is>
           <t>Poland</t>
         </is>
       </c>
       <c r="B22" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Romania</t>
         </is>
       </c>
       <c r="B23" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Australia</t>
         </is>
       </c>
       <c r="B24" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Turkey</t>
         </is>
       </c>
       <c r="B25" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Maldives</t>
         </is>
       </c>
       <c r="B26" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Israel</t>
         </is>
       </c>
       <c r="B27" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
@@ -18943,51 +19993,51 @@
         <is>
           <t>Nepal</t>
         </is>
       </c>
       <c r="B29" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Ukraine</t>
         </is>
       </c>
       <c r="B30" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Tunisia</t>
         </is>
       </c>
       <c r="B31" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Dominican Republic</t>
         </is>
       </c>
       <c r="B32" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Taiwan</t>
         </is>
       </c>
       <c r="B33" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
@@ -19223,57 +20273,87 @@
         <is>
           <t>Panama</t>
         </is>
       </c>
       <c r="B57" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Moldova</t>
         </is>
       </c>
       <c r="B58" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>South Africa</t>
         </is>
       </c>
       <c r="B59" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Singapore</t>
         </is>
       </c>
       <c r="B60" t="n">
-        <v>1</v>
+        <v>2</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="B61" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>Sweden</t>
+        </is>
+      </c>
+      <c r="B62" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>Saudi Arabia</t>
+        </is>
+      </c>
+      <c r="B63" t="n">
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>