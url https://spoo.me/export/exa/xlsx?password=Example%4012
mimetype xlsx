--- v2 (2026-05-16)
+++ v3 (2026-07-17)
@@ -461,61 +461,61 @@
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="25" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>TOTAL CLICKS</t>
         </is>
       </c>
       <c r="B1" s="2" t="n">
-        <v>343</v>
+        <v>360</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>TOTAL UNIQUE CLICKS</t>
         </is>
       </c>
       <c r="B2" s="2" t="n">
-        <v>301</v>
+        <v>316</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>URL</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>https://example.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>SHORT CODE</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>exa</t>
         </is>
       </c>
@@ -571,267 +571,267 @@
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>EXPIRED</t>
         </is>
       </c>
       <c r="B10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>BLOCK BOTS</t>
         </is>
       </c>
       <c r="B11" s="2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>AVERAGE DAILY CLICKS</t>
         </is>
       </c>
       <c r="B12" s="2" t="n">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>AVERAGE MONTHLY CLICKS</t>
         </is>
       </c>
       <c r="B13" s="2" t="n">
-        <v>11.43</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>AVERAGE WEEKLY CLICKS</t>
         </is>
       </c>
       <c r="B14" s="2" t="n">
-        <v>49</v>
+        <v>51.43</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>AVERAGE REDIRECTION TIME (in s)</t>
         </is>
       </c>
       <c r="B15" s="2" t="n">
-        <v>0.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>LAST CLICK</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>2026-05-14 09:10:46</t>
+          <t>2026-07-13 12:30:47</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>LAST CLICK BROWSER</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>Chrome</t>
+          <t>Chrome Mobile iOS</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>LAST CLICK OS</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>Windows</t>
+          <t>iOS</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>LAST CLICK COUNTRY</t>
         </is>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>Saudi Arabia</t>
+          <t>India</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>OS_Name</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Windows</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>176</v>
+        <v>185</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Linux</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>24</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Mac OS X</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Ubuntu</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>7</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Referrer</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>spoo_me</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>298</v>
+        <v>313</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>127_0_0_1_</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>127_0_0_1</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
@@ -905,81 +905,81 @@
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Edge</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Chrome Mobile</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Chrome</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>193</v>
+        <v>204</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Firefox</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Opera</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Yandex Browser</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Safari</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>7</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
@@ -1005,65 +1005,65 @@
         <is>
           <t>Firefox Mobile</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Firefox iOS</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Chrome Mobile iOS</t>
         </is>
       </c>
       <c r="B13" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B882"/>
+  <dimension ref="A1:B944"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
@@ -9852,152 +9852,772 @@
       </c>
       <c r="B880" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
           <t>2026-05-15</t>
         </is>
       </c>
       <c r="B881" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
           <t>2026-05-16</t>
         </is>
       </c>
       <c r="B882" t="n">
         <v>0</v>
       </c>
     </row>
+    <row r="883">
+      <c r="A883" t="inlineStr">
+        <is>
+          <t>2026-05-17</t>
+        </is>
+      </c>
+      <c r="B883" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="884">
+      <c r="A884" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="B884" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="885">
+      <c r="A885" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="B885" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="886">
+      <c r="A886" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="B886" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="887">
+      <c r="A887" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="B887" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="888">
+      <c r="A888" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="B888" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="889">
+      <c r="A889" t="inlineStr">
+        <is>
+          <t>2026-05-23</t>
+        </is>
+      </c>
+      <c r="B889" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="890">
+      <c r="A890" t="inlineStr">
+        <is>
+          <t>2026-05-24</t>
+        </is>
+      </c>
+      <c r="B890" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="891">
+      <c r="A891" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="B891" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="892">
+      <c r="A892" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="B892" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="893">
+      <c r="A893" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="B893" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="894">
+      <c r="A894" t="inlineStr">
+        <is>
+          <t>2026-05-28</t>
+        </is>
+      </c>
+      <c r="B894" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="895">
+      <c r="A895" t="inlineStr">
+        <is>
+          <t>2026-05-29</t>
+        </is>
+      </c>
+      <c r="B895" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="896">
+      <c r="A896" t="inlineStr">
+        <is>
+          <t>2026-05-30</t>
+        </is>
+      </c>
+      <c r="B896" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="897">
+      <c r="A897" t="inlineStr">
+        <is>
+          <t>2026-05-31</t>
+        </is>
+      </c>
+      <c r="B897" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="898">
+      <c r="A898" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="B898" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="899">
+      <c r="A899" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="B899" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="900">
+      <c r="A900" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="B900" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="901">
+      <c r="A901" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="B901" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="902">
+      <c r="A902" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="B902" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="903">
+      <c r="A903" t="inlineStr">
+        <is>
+          <t>2026-06-06</t>
+        </is>
+      </c>
+      <c r="B903" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="904">
+      <c r="A904" t="inlineStr">
+        <is>
+          <t>2026-06-07</t>
+        </is>
+      </c>
+      <c r="B904" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="905">
+      <c r="A905" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="B905" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="906">
+      <c r="A906" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="B906" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="907">
+      <c r="A907" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
+      <c r="B907" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="908">
+      <c r="A908" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="B908" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="909">
+      <c r="A909" t="inlineStr">
+        <is>
+          <t>2026-06-12</t>
+        </is>
+      </c>
+      <c r="B909" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="910">
+      <c r="A910" t="inlineStr">
+        <is>
+          <t>2026-06-13</t>
+        </is>
+      </c>
+      <c r="B910" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="911">
+      <c r="A911" t="inlineStr">
+        <is>
+          <t>2026-06-14</t>
+        </is>
+      </c>
+      <c r="B911" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="912">
+      <c r="A912" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="B912" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="913">
+      <c r="A913" t="inlineStr">
+        <is>
+          <t>2026-06-16</t>
+        </is>
+      </c>
+      <c r="B913" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="914">
+      <c r="A914" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
+      <c r="B914" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="915">
+      <c r="A915" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="B915" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="916">
+      <c r="A916" t="inlineStr">
+        <is>
+          <t>2026-06-19</t>
+        </is>
+      </c>
+      <c r="B916" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="917">
+      <c r="A917" t="inlineStr">
+        <is>
+          <t>2026-06-20</t>
+        </is>
+      </c>
+      <c r="B917" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="918">
+      <c r="A918" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
+      <c r="B918" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="919">
+      <c r="A919" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="B919" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="920">
+      <c r="A920" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="B920" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="921">
+      <c r="A921" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="B921" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="922">
+      <c r="A922" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B922" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="923">
+      <c r="A923" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="B923" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="924">
+      <c r="A924" t="inlineStr">
+        <is>
+          <t>2026-06-27</t>
+        </is>
+      </c>
+      <c r="B924" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="925">
+      <c r="A925" t="inlineStr">
+        <is>
+          <t>2026-06-28</t>
+        </is>
+      </c>
+      <c r="B925" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="926">
+      <c r="A926" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="B926" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="927">
+      <c r="A927" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B927" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="928">
+      <c r="A928" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="B928" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="929">
+      <c r="A929" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="B929" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="930">
+      <c r="A930" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="B930" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="931">
+      <c r="A931" t="inlineStr">
+        <is>
+          <t>2026-07-04</t>
+        </is>
+      </c>
+      <c r="B931" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="932">
+      <c r="A932" t="inlineStr">
+        <is>
+          <t>2026-07-05</t>
+        </is>
+      </c>
+      <c r="B932" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="933">
+      <c r="A933" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="B933" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="934">
+      <c r="A934" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="B934" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="935">
+      <c r="A935" t="inlineStr">
+        <is>
+          <t>2026-07-08</t>
+        </is>
+      </c>
+      <c r="B935" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="936">
+      <c r="A936" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
+      <c r="B936" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="937">
+      <c r="A937" t="inlineStr">
+        <is>
+          <t>2026-07-10</t>
+        </is>
+      </c>
+      <c r="B937" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="938">
+      <c r="A938" t="inlineStr">
+        <is>
+          <t>2026-07-11</t>
+        </is>
+      </c>
+      <c r="B938" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="939">
+      <c r="A939" t="inlineStr">
+        <is>
+          <t>2026-07-12</t>
+        </is>
+      </c>
+      <c r="B939" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="940">
+      <c r="A940" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
+      <c r="B940" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="941">
+      <c r="A941" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="B941" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="942">
+      <c r="A942" t="inlineStr">
+        <is>
+          <t>2026-07-15</t>
+        </is>
+      </c>
+      <c r="B942" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="943">
+      <c r="A943" t="inlineStr">
+        <is>
+          <t>2026-07-16</t>
+        </is>
+      </c>
+      <c r="B943" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="944">
+      <c r="A944" t="inlineStr">
+        <is>
+          <t>2026-07-17</t>
+        </is>
+      </c>
+      <c r="B944" t="n">
+        <v>0</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B63"/>
+  <dimension ref="A1:B65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Country</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>78</v>
+        <v>84</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Philippines</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Mexico</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Netherlands</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Japan</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Russia</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
@@ -10103,71 +10723,71 @@
         <is>
           <t>Morocco</t>
         </is>
       </c>
       <c r="B21" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Poland</t>
         </is>
       </c>
       <c r="B22" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Romania</t>
         </is>
       </c>
       <c r="B23" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Australia</t>
         </is>
       </c>
       <c r="B24" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Turkey</t>
         </is>
       </c>
       <c r="B25" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Maldives</t>
         </is>
       </c>
       <c r="B26" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Israel</t>
         </is>
       </c>
       <c r="B27" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
@@ -10263,81 +10883,81 @@
         <is>
           <t>Slovakia</t>
         </is>
       </c>
       <c r="B37" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Austria</t>
         </is>
       </c>
       <c r="B38" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Bangladesh</t>
         </is>
       </c>
       <c r="B39" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Italy</t>
         </is>
       </c>
       <c r="B40" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Denmark</t>
         </is>
       </c>
       <c r="B41" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Thailand</t>
         </is>
       </c>
       <c r="B42" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Greece</t>
         </is>
       </c>
       <c r="B43" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Latvia</t>
         </is>
       </c>
       <c r="B44" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
@@ -10363,51 +10983,51 @@
         <is>
           <t>South Korea</t>
         </is>
       </c>
       <c r="B47" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Cambodia</t>
         </is>
       </c>
       <c r="B48" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Argentina</t>
         </is>
       </c>
       <c r="B49" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Czechia</t>
         </is>
       </c>
       <c r="B50" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Colombia</t>
         </is>
       </c>
       <c r="B51" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
@@ -10504,188 +11124,208 @@
           <t>Belgium</t>
         </is>
       </c>
       <c r="B61" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Sweden</t>
         </is>
       </c>
       <c r="B62" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Saudi Arabia</t>
         </is>
       </c>
       <c r="B63" t="n">
         <v>3</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>Algeria</t>
+        </is>
+      </c>
+      <c r="B64" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>Guatemala</t>
+        </is>
+      </c>
+      <c r="B65" t="n">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>OS_Name</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Windows</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>200</v>
+        <v>211</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Linux</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>28</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Mac OS X</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Ubuntu</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>7</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Referrer</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>spoo_me</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>328</v>
+        <v>345</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>127_0_0_1_</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>127_0_0_1</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
@@ -10715,81 +11355,81 @@
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Edge</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>22</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Chrome Mobile</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Chrome</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>169</v>
+        <v>178</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Firefox</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Opera</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Yandex Browser</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Safari</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
@@ -10815,65 +11455,65 @@
         <is>
           <t>Firefox Mobile</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Firefox iOS</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Chrome Mobile iOS</t>
         </is>
       </c>
       <c r="B13" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B882"/>
+  <dimension ref="A1:B944"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
@@ -19662,152 +20302,772 @@
       </c>
       <c r="B880" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
           <t>2026-05-15</t>
         </is>
       </c>
       <c r="B881" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
           <t>2026-05-16</t>
         </is>
       </c>
       <c r="B882" t="n">
         <v>0</v>
       </c>
     </row>
+    <row r="883">
+      <c r="A883" t="inlineStr">
+        <is>
+          <t>2026-05-17</t>
+        </is>
+      </c>
+      <c r="B883" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="884">
+      <c r="A884" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="B884" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="885">
+      <c r="A885" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="B885" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="886">
+      <c r="A886" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="B886" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="887">
+      <c r="A887" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="B887" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="888">
+      <c r="A888" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="B888" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="889">
+      <c r="A889" t="inlineStr">
+        <is>
+          <t>2026-05-23</t>
+        </is>
+      </c>
+      <c r="B889" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="890">
+      <c r="A890" t="inlineStr">
+        <is>
+          <t>2026-05-24</t>
+        </is>
+      </c>
+      <c r="B890" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="891">
+      <c r="A891" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="B891" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="892">
+      <c r="A892" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="B892" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="893">
+      <c r="A893" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="B893" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="894">
+      <c r="A894" t="inlineStr">
+        <is>
+          <t>2026-05-28</t>
+        </is>
+      </c>
+      <c r="B894" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="895">
+      <c r="A895" t="inlineStr">
+        <is>
+          <t>2026-05-29</t>
+        </is>
+      </c>
+      <c r="B895" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="896">
+      <c r="A896" t="inlineStr">
+        <is>
+          <t>2026-05-30</t>
+        </is>
+      </c>
+      <c r="B896" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="897">
+      <c r="A897" t="inlineStr">
+        <is>
+          <t>2026-05-31</t>
+        </is>
+      </c>
+      <c r="B897" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="898">
+      <c r="A898" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="B898" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="899">
+      <c r="A899" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="B899" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="900">
+      <c r="A900" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="B900" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="901">
+      <c r="A901" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="B901" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="902">
+      <c r="A902" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="B902" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="903">
+      <c r="A903" t="inlineStr">
+        <is>
+          <t>2026-06-06</t>
+        </is>
+      </c>
+      <c r="B903" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="904">
+      <c r="A904" t="inlineStr">
+        <is>
+          <t>2026-06-07</t>
+        </is>
+      </c>
+      <c r="B904" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="905">
+      <c r="A905" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="B905" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="906">
+      <c r="A906" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="B906" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="907">
+      <c r="A907" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
+      <c r="B907" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="908">
+      <c r="A908" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="B908" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="909">
+      <c r="A909" t="inlineStr">
+        <is>
+          <t>2026-06-12</t>
+        </is>
+      </c>
+      <c r="B909" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="910">
+      <c r="A910" t="inlineStr">
+        <is>
+          <t>2026-06-13</t>
+        </is>
+      </c>
+      <c r="B910" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="911">
+      <c r="A911" t="inlineStr">
+        <is>
+          <t>2026-06-14</t>
+        </is>
+      </c>
+      <c r="B911" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="912">
+      <c r="A912" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="B912" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="913">
+      <c r="A913" t="inlineStr">
+        <is>
+          <t>2026-06-16</t>
+        </is>
+      </c>
+      <c r="B913" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="914">
+      <c r="A914" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
+      <c r="B914" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="915">
+      <c r="A915" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="B915" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="916">
+      <c r="A916" t="inlineStr">
+        <is>
+          <t>2026-06-19</t>
+        </is>
+      </c>
+      <c r="B916" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="917">
+      <c r="A917" t="inlineStr">
+        <is>
+          <t>2026-06-20</t>
+        </is>
+      </c>
+      <c r="B917" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="918">
+      <c r="A918" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
+      <c r="B918" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="919">
+      <c r="A919" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="B919" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="920">
+      <c r="A920" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="B920" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="921">
+      <c r="A921" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="B921" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="922">
+      <c r="A922" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B922" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="923">
+      <c r="A923" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="B923" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="924">
+      <c r="A924" t="inlineStr">
+        <is>
+          <t>2026-06-27</t>
+        </is>
+      </c>
+      <c r="B924" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="925">
+      <c r="A925" t="inlineStr">
+        <is>
+          <t>2026-06-28</t>
+        </is>
+      </c>
+      <c r="B925" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="926">
+      <c r="A926" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="B926" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="927">
+      <c r="A927" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B927" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="928">
+      <c r="A928" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="B928" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="929">
+      <c r="A929" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="B929" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="930">
+      <c r="A930" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="B930" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="931">
+      <c r="A931" t="inlineStr">
+        <is>
+          <t>2026-07-04</t>
+        </is>
+      </c>
+      <c r="B931" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="932">
+      <c r="A932" t="inlineStr">
+        <is>
+          <t>2026-07-05</t>
+        </is>
+      </c>
+      <c r="B932" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="933">
+      <c r="A933" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="B933" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="934">
+      <c r="A934" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="B934" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="935">
+      <c r="A935" t="inlineStr">
+        <is>
+          <t>2026-07-08</t>
+        </is>
+      </c>
+      <c r="B935" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="936">
+      <c r="A936" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
+      <c r="B936" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="937">
+      <c r="A937" t="inlineStr">
+        <is>
+          <t>2026-07-10</t>
+        </is>
+      </c>
+      <c r="B937" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="938">
+      <c r="A938" t="inlineStr">
+        <is>
+          <t>2026-07-11</t>
+        </is>
+      </c>
+      <c r="B938" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="939">
+      <c r="A939" t="inlineStr">
+        <is>
+          <t>2026-07-12</t>
+        </is>
+      </c>
+      <c r="B939" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="940">
+      <c r="A940" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
+      <c r="B940" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="941">
+      <c r="A941" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="B941" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="942">
+      <c r="A942" t="inlineStr">
+        <is>
+          <t>2026-07-15</t>
+        </is>
+      </c>
+      <c r="B942" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="943">
+      <c r="A943" t="inlineStr">
+        <is>
+          <t>2026-07-16</t>
+        </is>
+      </c>
+      <c r="B943" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="944">
+      <c r="A944" t="inlineStr">
+        <is>
+          <t>2026-07-17</t>
+        </is>
+      </c>
+      <c r="B944" t="n">
+        <v>0</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B63"/>
+  <dimension ref="A1:B65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Country</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Philippines</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Mexico</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Netherlands</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Japan</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Russia</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
@@ -19913,71 +21173,71 @@
         <is>
           <t>Morocco</t>
         </is>
       </c>
       <c r="B21" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Poland</t>
         </is>
       </c>
       <c r="B22" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Romania</t>
         </is>
       </c>
       <c r="B23" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Australia</t>
         </is>
       </c>
       <c r="B24" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Turkey</t>
         </is>
       </c>
       <c r="B25" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Maldives</t>
         </is>
       </c>
       <c r="B26" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Israel</t>
         </is>
       </c>
       <c r="B27" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
@@ -20073,81 +21333,81 @@
         <is>
           <t>Slovakia</t>
         </is>
       </c>
       <c r="B37" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Austria</t>
         </is>
       </c>
       <c r="B38" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Bangladesh</t>
         </is>
       </c>
       <c r="B39" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Italy</t>
         </is>
       </c>
       <c r="B40" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Denmark</t>
         </is>
       </c>
       <c r="B41" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Thailand</t>
         </is>
       </c>
       <c r="B42" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Greece</t>
         </is>
       </c>
       <c r="B43" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Latvia</t>
         </is>
       </c>
       <c r="B44" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
@@ -20173,51 +21433,51 @@
         <is>
           <t>South Korea</t>
         </is>
       </c>
       <c r="B47" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Cambodia</t>
         </is>
       </c>
       <c r="B48" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Argentina</t>
         </is>
       </c>
       <c r="B49" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Czechia</t>
         </is>
       </c>
       <c r="B50" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Colombia</t>
         </is>
       </c>
       <c r="B51" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
@@ -20314,46 +21574,66 @@
           <t>Belgium</t>
         </is>
       </c>
       <c r="B61" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Sweden</t>
         </is>
       </c>
       <c r="B62" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Saudi Arabia</t>
         </is>
       </c>
       <c r="B63" t="n">
         <v>2</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>Algeria</t>
+        </is>
+      </c>
+      <c r="B64" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>Guatemala</t>
+        </is>
+      </c>
+      <c r="B65" t="n">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>