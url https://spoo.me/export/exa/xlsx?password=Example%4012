--- v3 (2026-07-17)
+++ v4 (2026-09-06)
@@ -461,61 +461,61 @@
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="25" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>TOTAL CLICKS</t>
         </is>
       </c>
       <c r="B1" s="2" t="n">
-        <v>360</v>
+        <v>366</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>TOTAL UNIQUE CLICKS</t>
         </is>
       </c>
       <c r="B2" s="2" t="n">
-        <v>316</v>
+        <v>322</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>URL</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>https://example.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>SHORT CODE</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>exa</t>
         </is>
       </c>
@@ -571,116 +571,116 @@
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>EXPIRED</t>
         </is>
       </c>
       <c r="B10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>BLOCK BOTS</t>
         </is>
       </c>
       <c r="B11" s="2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>AVERAGE DAILY CLICKS</t>
         </is>
       </c>
       <c r="B12" s="2" t="n">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>AVERAGE MONTHLY CLICKS</t>
         </is>
       </c>
       <c r="B13" s="2" t="n">
-        <v>12</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>AVERAGE WEEKLY CLICKS</t>
         </is>
       </c>
       <c r="B14" s="2" t="n">
-        <v>51.43</v>
+        <v>52.29</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>AVERAGE REDIRECTION TIME (in s)</t>
         </is>
       </c>
       <c r="B15" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>LAST CLICK</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>2026-07-13 12:30:47</t>
+          <t>2026-08-23 19:42:13</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>LAST CLICK BROWSER</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>Chrome Mobile iOS</t>
+          <t>Chrome</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>LAST CLICK OS</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>iOS</t>
+          <t>Windows</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>LAST CLICK COUNTRY</t>
         </is>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
@@ -693,81 +693,81 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>OS_Name</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Windows</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>185</v>
+        <v>188</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Linux</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>24</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Mac OS X</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Ubuntu</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>7</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
@@ -787,51 +787,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Referrer</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>spoo_me</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>313</v>
+        <v>319</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>127_0_0_1_</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>127_0_0_1</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
@@ -905,71 +905,71 @@
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Edge</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Chrome Mobile</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Chrome</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>204</v>
+        <v>208</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Firefox</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Opera</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>8</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Yandex Browser</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
@@ -1019,51 +1019,51 @@
       <c r="B12" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Chrome Mobile iOS</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B944"/>
+  <dimension ref="A1:B995"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
@@ -10469,50 +10469,560 @@
         <is>
           <t>2026-07-15</t>
         </is>
       </c>
       <c r="B942" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
           <t>2026-07-16</t>
         </is>
       </c>
       <c r="B943" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
           <t>2026-07-17</t>
         </is>
       </c>
       <c r="B944" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="945">
+      <c r="A945" t="inlineStr">
+        <is>
+          <t>2026-07-18</t>
+        </is>
+      </c>
+      <c r="B945" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="946">
+      <c r="A946" t="inlineStr">
+        <is>
+          <t>2026-07-19</t>
+        </is>
+      </c>
+      <c r="B946" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="947">
+      <c r="A947" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="B947" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="948">
+      <c r="A948" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="B948" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="949">
+      <c r="A949" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="B949" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="950">
+      <c r="A950" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="B950" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="951">
+      <c r="A951" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="B951" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="952">
+      <c r="A952" t="inlineStr">
+        <is>
+          <t>2026-07-25</t>
+        </is>
+      </c>
+      <c r="B952" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="953">
+      <c r="A953" t="inlineStr">
+        <is>
+          <t>2026-07-26</t>
+        </is>
+      </c>
+      <c r="B953" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="954">
+      <c r="A954" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="B954" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="955">
+      <c r="A955" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="B955" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="956">
+      <c r="A956" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="B956" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="957">
+      <c r="A957" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="B957" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="958">
+      <c r="A958" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="B958" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="959">
+      <c r="A959" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="B959" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="960">
+      <c r="A960" t="inlineStr">
+        <is>
+          <t>2026-08-02</t>
+        </is>
+      </c>
+      <c r="B960" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="961">
+      <c r="A961" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="B961" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="962">
+      <c r="A962" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="B962" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="963">
+      <c r="A963" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="B963" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="964">
+      <c r="A964" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B964" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="965">
+      <c r="A965" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="B965" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="966">
+      <c r="A966" t="inlineStr">
+        <is>
+          <t>2026-08-08</t>
+        </is>
+      </c>
+      <c r="B966" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="967">
+      <c r="A967" t="inlineStr">
+        <is>
+          <t>2026-08-09</t>
+        </is>
+      </c>
+      <c r="B967" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="968">
+      <c r="A968" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="B968" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="969">
+      <c r="A969" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="B969" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="970">
+      <c r="A970" t="inlineStr">
+        <is>
+          <t>2026-08-12</t>
+        </is>
+      </c>
+      <c r="B970" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="971">
+      <c r="A971" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="B971" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="972">
+      <c r="A972" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="B972" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="973">
+      <c r="A973" t="inlineStr">
+        <is>
+          <t>2026-08-15</t>
+        </is>
+      </c>
+      <c r="B973" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="974">
+      <c r="A974" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="B974" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="975">
+      <c r="A975" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="B975" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="976">
+      <c r="A976" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="B976" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="977">
+      <c r="A977" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="B977" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="978">
+      <c r="A978" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="B978" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="979">
+      <c r="A979" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="B979" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="980">
+      <c r="A980" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="B980" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="981">
+      <c r="A981" t="inlineStr">
+        <is>
+          <t>2026-08-23</t>
+        </is>
+      </c>
+      <c r="B981" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="982">
+      <c r="A982" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="B982" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="983">
+      <c r="A983" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="B983" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="984">
+      <c r="A984" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="B984" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="985">
+      <c r="A985" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="B985" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="986">
+      <c r="A986" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="B986" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="987">
+      <c r="A987" t="inlineStr">
+        <is>
+          <t>2026-08-29</t>
+        </is>
+      </c>
+      <c r="B987" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="988">
+      <c r="A988" t="inlineStr">
+        <is>
+          <t>2026-08-30</t>
+        </is>
+      </c>
+      <c r="B988" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="989">
+      <c r="A989" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
+      <c r="B989" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="990">
+      <c r="A990" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="B990" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="991">
+      <c r="A991" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="B991" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="992">
+      <c r="A992" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
+      <c r="B992" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="993">
+      <c r="A993" t="inlineStr">
+        <is>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="B993" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="994">
+      <c r="A994" t="inlineStr">
+        <is>
+          <t>2026-09-05</t>
+        </is>
+      </c>
+      <c r="B994" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="995">
+      <c r="A995" t="inlineStr">
+        <is>
+          <t>2026-09-06</t>
+        </is>
+      </c>
+      <c r="B995" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
@@ -10533,61 +11043,61 @@
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>84</v>
+        <v>87</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Philippines</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Mexico</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
@@ -10603,51 +11113,51 @@
         <is>
           <t>Japan</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Russia</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Pakistan</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Vietnam</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>13</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Georgia</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
@@ -11003,51 +11513,51 @@
         <is>
           <t>Argentina</t>
         </is>
       </c>
       <c r="B49" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Czechia</t>
         </is>
       </c>
       <c r="B50" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Colombia</t>
         </is>
       </c>
       <c r="B51" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Palestine</t>
         </is>
       </c>
       <c r="B52" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Armenia</t>
         </is>
       </c>
       <c r="B53" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
@@ -11187,81 +11697,81 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>OS_Name</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Windows</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>211</v>
+        <v>214</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Linux</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>28</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Mac OS X</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Ubuntu</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>7</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
@@ -11281,51 +11791,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Referrer</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>spoo_me</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>345</v>
+        <v>351</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>127_0_0_1_</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>127_0_0_1</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
@@ -11355,71 +11865,71 @@
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Edge</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>22</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Chrome Mobile</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Chrome</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>178</v>
+        <v>182</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Firefox</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Opera</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>8</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Yandex Browser</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
@@ -11469,51 +11979,51 @@
       <c r="B12" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Chrome Mobile iOS</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B944"/>
+  <dimension ref="A1:B995"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
@@ -20919,50 +21429,560 @@
         <is>
           <t>2026-07-15</t>
         </is>
       </c>
       <c r="B942" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
           <t>2026-07-16</t>
         </is>
       </c>
       <c r="B943" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
           <t>2026-07-17</t>
         </is>
       </c>
       <c r="B944" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="945">
+      <c r="A945" t="inlineStr">
+        <is>
+          <t>2026-07-18</t>
+        </is>
+      </c>
+      <c r="B945" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="946">
+      <c r="A946" t="inlineStr">
+        <is>
+          <t>2026-07-19</t>
+        </is>
+      </c>
+      <c r="B946" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="947">
+      <c r="A947" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="B947" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="948">
+      <c r="A948" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="B948" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="949">
+      <c r="A949" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="B949" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="950">
+      <c r="A950" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="B950" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="951">
+      <c r="A951" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="B951" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="952">
+      <c r="A952" t="inlineStr">
+        <is>
+          <t>2026-07-25</t>
+        </is>
+      </c>
+      <c r="B952" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="953">
+      <c r="A953" t="inlineStr">
+        <is>
+          <t>2026-07-26</t>
+        </is>
+      </c>
+      <c r="B953" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="954">
+      <c r="A954" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="B954" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="955">
+      <c r="A955" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="B955" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="956">
+      <c r="A956" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="B956" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="957">
+      <c r="A957" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="B957" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="958">
+      <c r="A958" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="B958" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="959">
+      <c r="A959" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="B959" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="960">
+      <c r="A960" t="inlineStr">
+        <is>
+          <t>2026-08-02</t>
+        </is>
+      </c>
+      <c r="B960" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="961">
+      <c r="A961" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="B961" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="962">
+      <c r="A962" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="B962" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="963">
+      <c r="A963" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="B963" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="964">
+      <c r="A964" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="B964" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="965">
+      <c r="A965" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="B965" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="966">
+      <c r="A966" t="inlineStr">
+        <is>
+          <t>2026-08-08</t>
+        </is>
+      </c>
+      <c r="B966" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="967">
+      <c r="A967" t="inlineStr">
+        <is>
+          <t>2026-08-09</t>
+        </is>
+      </c>
+      <c r="B967" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="968">
+      <c r="A968" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="B968" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="969">
+      <c r="A969" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="B969" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="970">
+      <c r="A970" t="inlineStr">
+        <is>
+          <t>2026-08-12</t>
+        </is>
+      </c>
+      <c r="B970" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="971">
+      <c r="A971" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="B971" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="972">
+      <c r="A972" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="B972" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="973">
+      <c r="A973" t="inlineStr">
+        <is>
+          <t>2026-08-15</t>
+        </is>
+      </c>
+      <c r="B973" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="974">
+      <c r="A974" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="B974" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="975">
+      <c r="A975" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="B975" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="976">
+      <c r="A976" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="B976" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="977">
+      <c r="A977" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="B977" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="978">
+      <c r="A978" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="B978" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="979">
+      <c r="A979" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="B979" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="980">
+      <c r="A980" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="B980" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="981">
+      <c r="A981" t="inlineStr">
+        <is>
+          <t>2026-08-23</t>
+        </is>
+      </c>
+      <c r="B981" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="982">
+      <c r="A982" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="B982" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="983">
+      <c r="A983" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="B983" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="984">
+      <c r="A984" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="B984" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="985">
+      <c r="A985" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="B985" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="986">
+      <c r="A986" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="B986" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="987">
+      <c r="A987" t="inlineStr">
+        <is>
+          <t>2026-08-29</t>
+        </is>
+      </c>
+      <c r="B987" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="988">
+      <c r="A988" t="inlineStr">
+        <is>
+          <t>2026-08-30</t>
+        </is>
+      </c>
+      <c r="B988" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="989">
+      <c r="A989" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
+      <c r="B989" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="990">
+      <c r="A990" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="B990" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="991">
+      <c r="A991" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="B991" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="992">
+      <c r="A992" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
+      <c r="B992" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="993">
+      <c r="A993" t="inlineStr">
+        <is>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="B993" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="994">
+      <c r="A994" t="inlineStr">
+        <is>
+          <t>2026-09-05</t>
+        </is>
+      </c>
+      <c r="B994" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="995">
+      <c r="A995" t="inlineStr">
+        <is>
+          <t>2026-09-06</t>
+        </is>
+      </c>
+      <c r="B995" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
@@ -20983,61 +22003,61 @@
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Philippines</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Mexico</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
@@ -21053,51 +22073,51 @@
         <is>
           <t>Japan</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Russia</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Pakistan</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Vietnam</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>12</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Georgia</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
@@ -21453,51 +22473,51 @@
         <is>
           <t>Argentina</t>
         </is>
       </c>
       <c r="B49" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Czechia</t>
         </is>
       </c>
       <c r="B50" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Colombia</t>
         </is>
       </c>
       <c r="B51" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Palestine</t>
         </is>
       </c>
       <c r="B52" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Armenia</t>
         </is>
       </c>
       <c r="B53" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>