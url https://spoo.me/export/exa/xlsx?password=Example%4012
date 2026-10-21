--- v4 (2026-09-06)
+++ v5 (2026-10-21)
@@ -461,61 +461,61 @@
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="25" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>TOTAL CLICKS</t>
         </is>
       </c>
       <c r="B1" s="2" t="n">
-        <v>366</v>
+        <v>373</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>TOTAL UNIQUE CLICKS</t>
         </is>
       </c>
       <c r="B2" s="2" t="n">
-        <v>322</v>
+        <v>329</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>URL</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>https://example.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>SHORT CODE</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>exa</t>
         </is>
       </c>
@@ -571,203 +571,203 @@
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>EXPIRED</t>
         </is>
       </c>
       <c r="B10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>BLOCK BOTS</t>
         </is>
       </c>
       <c r="B11" s="2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>AVERAGE DAILY CLICKS</t>
         </is>
       </c>
       <c r="B12" s="2" t="n">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>AVERAGE MONTHLY CLICKS</t>
         </is>
       </c>
       <c r="B13" s="2" t="n">
-        <v>12.2</v>
+        <v>12.43</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>AVERAGE WEEKLY CLICKS</t>
         </is>
       </c>
       <c r="B14" s="2" t="n">
-        <v>52.29</v>
+        <v>53.29</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>AVERAGE REDIRECTION TIME (in s)</t>
         </is>
       </c>
       <c r="B15" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>LAST CLICK</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>2026-08-23 19:42:13</t>
+          <t>2026-10-20 07:31:55</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>LAST CLICK BROWSER</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>Chrome</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>LAST CLICK OS</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>Windows</t>
+          <t>Linux</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>LAST CLICK COUNTRY</t>
         </is>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>India</t>
+          <t>Canada</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>OS_Name</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Windows</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Linux</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Mac OS X</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Ubuntu</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>7</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
@@ -787,51 +787,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Referrer</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>spoo_me</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>319</v>
+        <v>326</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>127_0_0_1_</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>127_0_0_1</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
@@ -865,101 +865,101 @@
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Googlebot</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B13"/>
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Browser</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Edge</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Chrome Mobile</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Chrome</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>208</v>
+        <v>211</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Firefox</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Opera</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>8</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
@@ -1006,64 +1006,74 @@
           <t>Firefox Mobile</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Firefox iOS</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Chrome Mobile iOS</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>2</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>Facebook</t>
+        </is>
+      </c>
+      <c r="B14" t="n">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B995"/>
+  <dimension ref="A1:B1040"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
@@ -10982,172 +10992,622 @@
       </c>
       <c r="B993" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
           <t>2026-09-05</t>
         </is>
       </c>
       <c r="B994" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr">
         <is>
           <t>2026-09-06</t>
         </is>
       </c>
       <c r="B995" t="n">
         <v>0</v>
       </c>
     </row>
+    <row r="996">
+      <c r="A996" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="B996" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="997">
+      <c r="A997" t="inlineStr">
+        <is>
+          <t>2026-09-08</t>
+        </is>
+      </c>
+      <c r="B997" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="998">
+      <c r="A998" t="inlineStr">
+        <is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="B998" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="999">
+      <c r="A999" t="inlineStr">
+        <is>
+          <t>2026-09-10</t>
+        </is>
+      </c>
+      <c r="B999" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1000">
+      <c r="A1000" t="inlineStr">
+        <is>
+          <t>2026-09-11</t>
+        </is>
+      </c>
+      <c r="B1000" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1001">
+      <c r="A1001" t="inlineStr">
+        <is>
+          <t>2026-09-12</t>
+        </is>
+      </c>
+      <c r="B1001" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1002">
+      <c r="A1002" t="inlineStr">
+        <is>
+          <t>2026-09-13</t>
+        </is>
+      </c>
+      <c r="B1002" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1003">
+      <c r="A1003" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="B1003" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1004">
+      <c r="A1004" t="inlineStr">
+        <is>
+          <t>2026-09-15</t>
+        </is>
+      </c>
+      <c r="B1004" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1005">
+      <c r="A1005" t="inlineStr">
+        <is>
+          <t>2026-09-16</t>
+        </is>
+      </c>
+      <c r="B1005" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1006">
+      <c r="A1006" t="inlineStr">
+        <is>
+          <t>2026-09-17</t>
+        </is>
+      </c>
+      <c r="B1006" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1007">
+      <c r="A1007" t="inlineStr">
+        <is>
+          <t>2026-09-18</t>
+        </is>
+      </c>
+      <c r="B1007" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1008">
+      <c r="A1008" t="inlineStr">
+        <is>
+          <t>2026-09-19</t>
+        </is>
+      </c>
+      <c r="B1008" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1009">
+      <c r="A1009" t="inlineStr">
+        <is>
+          <t>2026-09-20</t>
+        </is>
+      </c>
+      <c r="B1009" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1010">
+      <c r="A1010" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="B1010" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1011">
+      <c r="A1011" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="B1011" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1012">
+      <c r="A1012" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="B1012" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1013">
+      <c r="A1013" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="B1013" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1014">
+      <c r="A1014" t="inlineStr">
+        <is>
+          <t>2026-09-25</t>
+        </is>
+      </c>
+      <c r="B1014" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1015">
+      <c r="A1015" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
+      <c r="B1015" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1016">
+      <c r="A1016" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
+      <c r="B1016" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1017">
+      <c r="A1017" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="B1017" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1018">
+      <c r="A1018" t="inlineStr">
+        <is>
+          <t>2026-09-29</t>
+        </is>
+      </c>
+      <c r="B1018" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1019">
+      <c r="A1019" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="B1019" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1020">
+      <c r="A1020" t="inlineStr">
+        <is>
+          <t>2026-10-01</t>
+        </is>
+      </c>
+      <c r="B1020" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1021">
+      <c r="A1021" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
+      <c r="B1021" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1022">
+      <c r="A1022" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="B1022" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1023">
+      <c r="A1023" t="inlineStr">
+        <is>
+          <t>2026-10-04</t>
+        </is>
+      </c>
+      <c r="B1023" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1024">
+      <c r="A1024" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="B1024" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1025">
+      <c r="A1025" t="inlineStr">
+        <is>
+          <t>2026-10-06</t>
+        </is>
+      </c>
+      <c r="B1025" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1026">
+      <c r="A1026" t="inlineStr">
+        <is>
+          <t>2026-10-07</t>
+        </is>
+      </c>
+      <c r="B1026" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1027">
+      <c r="A1027" t="inlineStr">
+        <is>
+          <t>2026-10-08</t>
+        </is>
+      </c>
+      <c r="B1027" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1028">
+      <c r="A1028" t="inlineStr">
+        <is>
+          <t>2026-10-09</t>
+        </is>
+      </c>
+      <c r="B1028" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1029">
+      <c r="A1029" t="inlineStr">
+        <is>
+          <t>2026-10-10</t>
+        </is>
+      </c>
+      <c r="B1029" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1030">
+      <c r="A1030" t="inlineStr">
+        <is>
+          <t>2026-10-11</t>
+        </is>
+      </c>
+      <c r="B1030" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1031">
+      <c r="A1031" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="B1031" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1032">
+      <c r="A1032" t="inlineStr">
+        <is>
+          <t>2026-10-13</t>
+        </is>
+      </c>
+      <c r="B1032" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1033">
+      <c r="A1033" t="inlineStr">
+        <is>
+          <t>2026-10-14</t>
+        </is>
+      </c>
+      <c r="B1033" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1034">
+      <c r="A1034" t="inlineStr">
+        <is>
+          <t>2026-10-15</t>
+        </is>
+      </c>
+      <c r="B1034" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1035">
+      <c r="A1035" t="inlineStr">
+        <is>
+          <t>2026-10-16</t>
+        </is>
+      </c>
+      <c r="B1035" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1036">
+      <c r="A1036" t="inlineStr">
+        <is>
+          <t>2026-10-17</t>
+        </is>
+      </c>
+      <c r="B1036" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1037">
+      <c r="A1037" t="inlineStr">
+        <is>
+          <t>2026-10-18</t>
+        </is>
+      </c>
+      <c r="B1037" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1038">
+      <c r="A1038" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
+      <c r="B1038" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1039">
+      <c r="A1039" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
+      <c r="B1039" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1040">
+      <c r="A1040" t="inlineStr">
+        <is>
+          <t>2026-10-21</t>
+        </is>
+      </c>
+      <c r="B1040" t="n">
+        <v>0</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B65"/>
+  <dimension ref="A1:B66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Country</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Philippines</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Mexico</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Netherlands</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>7</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Japan</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Russia</t>
         </is>
       </c>
       <c r="B10" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Pakistan</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Vietnam</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>13</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
@@ -11163,91 +11623,91 @@
         <is>
           <t>Indonesia</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>35</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>China</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Hong Kong</t>
         </is>
       </c>
       <c r="B17" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Brazil</t>
         </is>
       </c>
       <c r="B18" t="n">
         <v>8</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>United Kingdom</t>
         </is>
       </c>
       <c r="B19" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Canada</t>
         </is>
       </c>
       <c r="B20" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Morocco</t>
         </is>
       </c>
       <c r="B21" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Poland</t>
         </is>
       </c>
       <c r="B22" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
@@ -11653,125 +12113,135 @@
         <is>
           <t>Saudi Arabia</t>
         </is>
       </c>
       <c r="B63" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Algeria</t>
         </is>
       </c>
       <c r="B64" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Guatemala</t>
         </is>
       </c>
       <c r="B65" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>Egypt</t>
+        </is>
+      </c>
+      <c r="B66" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>OS_Name</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Windows</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Linux</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Mac OS X</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Ubuntu</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>7</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
@@ -11791,135 +12261,135 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Referrer</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>spoo_me</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>351</v>
+        <v>358</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>127_0_0_1_</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>127_0_0_1</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B13"/>
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Browser</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Edge</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>22</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Chrome Mobile</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Chrome</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>182</v>
+        <v>185</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Firefox</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Opera</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>8</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
@@ -11966,64 +12436,74 @@
           <t>Firefox Mobile</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Firefox iOS</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Chrome Mobile iOS</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>2</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>Facebook</t>
+        </is>
+      </c>
+      <c r="B14" t="n">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B995"/>
+  <dimension ref="A1:B1040"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
@@ -21942,172 +22422,622 @@
       </c>
       <c r="B993" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
           <t>2026-09-05</t>
         </is>
       </c>
       <c r="B994" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr">
         <is>
           <t>2026-09-06</t>
         </is>
       </c>
       <c r="B995" t="n">
         <v>0</v>
       </c>
     </row>
+    <row r="996">
+      <c r="A996" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="B996" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="997">
+      <c r="A997" t="inlineStr">
+        <is>
+          <t>2026-09-08</t>
+        </is>
+      </c>
+      <c r="B997" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="998">
+      <c r="A998" t="inlineStr">
+        <is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="B998" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="999">
+      <c r="A999" t="inlineStr">
+        <is>
+          <t>2026-09-10</t>
+        </is>
+      </c>
+      <c r="B999" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1000">
+      <c r="A1000" t="inlineStr">
+        <is>
+          <t>2026-09-11</t>
+        </is>
+      </c>
+      <c r="B1000" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1001">
+      <c r="A1001" t="inlineStr">
+        <is>
+          <t>2026-09-12</t>
+        </is>
+      </c>
+      <c r="B1001" t="n">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1002">
+      <c r="A1002" t="inlineStr">
+        <is>
+          <t>2026-09-13</t>
+        </is>
+      </c>
+      <c r="B1002" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1003">
+      <c r="A1003" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="B1003" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1004">
+      <c r="A1004" t="inlineStr">
+        <is>
+          <t>2026-09-15</t>
+        </is>
+      </c>
+      <c r="B1004" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1005">
+      <c r="A1005" t="inlineStr">
+        <is>
+          <t>2026-09-16</t>
+        </is>
+      </c>
+      <c r="B1005" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1006">
+      <c r="A1006" t="inlineStr">
+        <is>
+          <t>2026-09-17</t>
+        </is>
+      </c>
+      <c r="B1006" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1007">
+      <c r="A1007" t="inlineStr">
+        <is>
+          <t>2026-09-18</t>
+        </is>
+      </c>
+      <c r="B1007" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1008">
+      <c r="A1008" t="inlineStr">
+        <is>
+          <t>2026-09-19</t>
+        </is>
+      </c>
+      <c r="B1008" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1009">
+      <c r="A1009" t="inlineStr">
+        <is>
+          <t>2026-09-20</t>
+        </is>
+      </c>
+      <c r="B1009" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1010">
+      <c r="A1010" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="B1010" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1011">
+      <c r="A1011" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="B1011" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1012">
+      <c r="A1012" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="B1012" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1013">
+      <c r="A1013" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="B1013" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1014">
+      <c r="A1014" t="inlineStr">
+        <is>
+          <t>2026-09-25</t>
+        </is>
+      </c>
+      <c r="B1014" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1015">
+      <c r="A1015" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
+      <c r="B1015" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1016">
+      <c r="A1016" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
+      <c r="B1016" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1017">
+      <c r="A1017" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="B1017" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1018">
+      <c r="A1018" t="inlineStr">
+        <is>
+          <t>2026-09-29</t>
+        </is>
+      </c>
+      <c r="B1018" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1019">
+      <c r="A1019" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="B1019" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1020">
+      <c r="A1020" t="inlineStr">
+        <is>
+          <t>2026-10-01</t>
+        </is>
+      </c>
+      <c r="B1020" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1021">
+      <c r="A1021" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
+      <c r="B1021" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1022">
+      <c r="A1022" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="B1022" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1023">
+      <c r="A1023" t="inlineStr">
+        <is>
+          <t>2026-10-04</t>
+        </is>
+      </c>
+      <c r="B1023" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1024">
+      <c r="A1024" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="B1024" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1025">
+      <c r="A1025" t="inlineStr">
+        <is>
+          <t>2026-10-06</t>
+        </is>
+      </c>
+      <c r="B1025" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1026">
+      <c r="A1026" t="inlineStr">
+        <is>
+          <t>2026-10-07</t>
+        </is>
+      </c>
+      <c r="B1026" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1027">
+      <c r="A1027" t="inlineStr">
+        <is>
+          <t>2026-10-08</t>
+        </is>
+      </c>
+      <c r="B1027" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1028">
+      <c r="A1028" t="inlineStr">
+        <is>
+          <t>2026-10-09</t>
+        </is>
+      </c>
+      <c r="B1028" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1029">
+      <c r="A1029" t="inlineStr">
+        <is>
+          <t>2026-10-10</t>
+        </is>
+      </c>
+      <c r="B1029" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1030">
+      <c r="A1030" t="inlineStr">
+        <is>
+          <t>2026-10-11</t>
+        </is>
+      </c>
+      <c r="B1030" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1031">
+      <c r="A1031" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="B1031" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1032">
+      <c r="A1032" t="inlineStr">
+        <is>
+          <t>2026-10-13</t>
+        </is>
+      </c>
+      <c r="B1032" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1033">
+      <c r="A1033" t="inlineStr">
+        <is>
+          <t>2026-10-14</t>
+        </is>
+      </c>
+      <c r="B1033" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1034">
+      <c r="A1034" t="inlineStr">
+        <is>
+          <t>2026-10-15</t>
+        </is>
+      </c>
+      <c r="B1034" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1035">
+      <c r="A1035" t="inlineStr">
+        <is>
+          <t>2026-10-16</t>
+        </is>
+      </c>
+      <c r="B1035" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1036">
+      <c r="A1036" t="inlineStr">
+        <is>
+          <t>2026-10-17</t>
+        </is>
+      </c>
+      <c r="B1036" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1037">
+      <c r="A1037" t="inlineStr">
+        <is>
+          <t>2026-10-18</t>
+        </is>
+      </c>
+      <c r="B1037" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1038">
+      <c r="A1038" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
+      <c r="B1038" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1039">
+      <c r="A1039" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
+      <c r="B1039" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1040">
+      <c r="A1040" t="inlineStr">
+        <is>
+          <t>2026-10-21</t>
+        </is>
+      </c>
+      <c r="B1040" t="n">
+        <v>0</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B65"/>
+  <dimension ref="A1:B66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Country</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Philippines</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Mexico</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Netherlands</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Japan</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Russia</t>
         </is>
       </c>
       <c r="B10" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Pakistan</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Vietnam</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>12</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
@@ -22123,91 +23053,91 @@
         <is>
           <t>Indonesia</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>33</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>China</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Hong Kong</t>
         </is>
       </c>
       <c r="B17" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Brazil</t>
         </is>
       </c>
       <c r="B18" t="n">
         <v>8</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>United Kingdom</t>
         </is>
       </c>
       <c r="B19" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Canada</t>
         </is>
       </c>
       <c r="B20" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Morocco</t>
         </is>
       </c>
       <c r="B21" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Poland</t>
         </is>
       </c>
       <c r="B22" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
@@ -22613,47 +23543,57 @@
         <is>
           <t>Saudi Arabia</t>
         </is>
       </c>
       <c r="B63" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Algeria</t>
         </is>
       </c>
       <c r="B64" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Guatemala</t>
         </is>
       </c>
       <c r="B65" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>Egypt</t>
+        </is>
+      </c>
+      <c r="B66" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>