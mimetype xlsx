--- v0 (2026-09-17)
+++ v1 (2026-11-04)
@@ -461,61 +461,61 @@
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="25" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>TOTAL CLICKS</t>
         </is>
       </c>
       <c r="B1" s="2" t="n">
-        <v>98631</v>
+        <v>103230</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>TOTAL UNIQUE CLICKS</t>
         </is>
       </c>
       <c r="B2" s="2" t="n">
-        <v>1856</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>URL</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>https://google.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>SHORT CODE</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>ga</t>
         </is>
       </c>
@@ -567,233 +567,233 @@
     <row r="10">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>EXPIRED</t>
         </is>
       </c>
       <c r="B10" s="2" t="n"/>
     </row>
     <row r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>BLOCK BOTS</t>
         </is>
       </c>
       <c r="B11" s="2" t="b">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>AVERAGE DAILY CLICKS</t>
         </is>
       </c>
       <c r="B12" s="2" t="n">
-        <v>97.08</v>
+        <v>97.02</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>AVERAGE MONTHLY CLICKS</t>
         </is>
       </c>
       <c r="B13" s="2" t="n">
-        <v>3287.7</v>
+        <v>3441</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>AVERAGE WEEKLY CLICKS</t>
         </is>
       </c>
       <c r="B14" s="2" t="n">
-        <v>14090.14</v>
+        <v>14747.14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>AVERAGE REDIRECTION TIME (in s)</t>
         </is>
       </c>
       <c r="B15" s="2" t="n">
-        <v>2.4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>LAST CLICK</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>2026-09-17 21:00:04</t>
+          <t>2026-11-04 04:15:15</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>LAST CLICK BROWSER</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>Better Uptime Bot</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>LAST CLICK OS</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>Windows</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>LAST CLICK COUNTRY</t>
         </is>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>Iran</t>
+          <t>Australia</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>OS_Name</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Windows</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>1131</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>67</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>359</v>
+        <v>379</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>106</v>
+        <v>116</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Mac OS X</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>352</v>
+        <v>363</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Chrome OS</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Linux</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>112</v>
+        <v>119</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Ubuntu</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B13"/>
   <sheetViews>
@@ -813,101 +813,101 @@
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>127_0_0_1</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>github_com</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>1212</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>spoo_me</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>googlequicksearchbox</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>bing_com</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>google_com</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>14</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>devpost_com</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>jsonformatter_org</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>gitcode_com</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
@@ -927,51 +927,51 @@
       <c r="B12" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>translate_goog</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B30"/>
+  <dimension ref="A1:B31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Bot</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
@@ -1207,345 +1207,355 @@
         <is>
           <t>PetalBot</t>
         </is>
       </c>
       <c r="B25" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Applebot</t>
         </is>
       </c>
       <c r="B26" t="n">
         <v>12</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Uptime</t>
         </is>
       </c>
       <c r="B27" t="n">
-        <v>17444</v>
+        <v>21980</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Googlebot</t>
         </is>
       </c>
       <c r="B28" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>HTTrack</t>
         </is>
       </c>
       <c r="B29" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>yacy</t>
         </is>
       </c>
       <c r="B30" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>OAI-SearchBot</t>
+        </is>
+      </c>
+      <c r="B31" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B57"/>
+  <dimension ref="A1:B58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Browser</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>HeadlessChrome</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>7</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Edge</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Better Uptime Bot</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>96258</v>
+        <v>100794</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Twitterbot</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Python Requests</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>16</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Googlebot</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Chrome Mobile</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>339</v>
+        <v>356</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Chrome</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>1121</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Firefox</t>
         </is>
       </c>
       <c r="B10" t="n">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Amazonbot</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Apache-HttpClient</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Snap URL Preview Service; bot</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Snapchat</t>
         </is>
       </c>
       <c r="B14" t="n">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>19</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Opera</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>27</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Safari</t>
         </is>
       </c>
       <c r="B17" t="n">
-        <v>55</v>
+        <v>60</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>MojeekBot</t>
         </is>
       </c>
       <c r="B18" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Discordbot</t>
         </is>
       </c>
       <c r="B19" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Mobile Safari</t>
         </is>
       </c>
       <c r="B20" t="n">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>WhatsApp</t>
         </is>
       </c>
       <c r="B21" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>SemrushBot</t>
         </is>
       </c>
       <c r="B22" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>DataForSeoBot</t>
         </is>
       </c>
       <c r="B23" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Firefox Mobile</t>
         </is>
       </c>
       <c r="B24" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>bingbot</t>
         </is>
       </c>
       <c r="B25" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Edge Mobile</t>
         </is>
       </c>
       <c r="B26" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
@@ -1651,141 +1661,141 @@
         <is>
           <t>Opera Mobile</t>
         </is>
       </c>
       <c r="B37" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Instagram</t>
         </is>
       </c>
       <c r="B38" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Chrome Mobile iOS</t>
         </is>
       </c>
       <c r="B39" t="n">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>IE</t>
         </is>
       </c>
       <c r="B40" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Firefox iOS</t>
         </is>
       </c>
       <c r="B41" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>MiuiBrowser</t>
         </is>
       </c>
       <c r="B42" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>curl</t>
         </is>
       </c>
       <c r="B43" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Facebook</t>
         </is>
       </c>
       <c r="B44" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Samsung Internet</t>
         </is>
       </c>
       <c r="B45" t="n">
         <v>7</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>TelegramBot</t>
         </is>
       </c>
       <c r="B46" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>GPTBot</t>
         </is>
       </c>
       <c r="B47" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Chrome Mobile WebView</t>
         </is>
       </c>
       <c r="B48" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Mobile Safari UI/WKWebView</t>
         </is>
       </c>
       <c r="B49" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Chromium</t>
         </is>
       </c>
       <c r="B50" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
@@ -1811,85 +1821,95 @@
         <is>
           <t>PetalBot</t>
         </is>
       </c>
       <c r="B53" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Applebot</t>
         </is>
       </c>
       <c r="B54" t="n">
         <v>12</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Brave</t>
         </is>
       </c>
       <c r="B55" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>HTTrack</t>
         </is>
       </c>
       <c r="B56" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>yacybot</t>
         </is>
       </c>
       <c r="B57" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>OAI-SearchBot</t>
+        </is>
+      </c>
+      <c r="B58" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B1017"/>
+  <dimension ref="A1:B1065"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
@@ -12025,355 +12045,835 @@
         <is>
           <t>2026-09-15</t>
         </is>
       </c>
       <c r="B1015" t="n">
         <v>103</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
           <t>2026-09-16</t>
         </is>
       </c>
       <c r="B1016" t="n">
         <v>97</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
           <t>2026-09-17</t>
         </is>
       </c>
       <c r="B1017" t="n">
-        <v>86</v>
+        <v>98</v>
+      </c>
+    </row>
+    <row r="1018">
+      <c r="A1018" t="inlineStr">
+        <is>
+          <t>2026-09-18</t>
+        </is>
+      </c>
+      <c r="B1018" t="n">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="1019">
+      <c r="A1019" t="inlineStr">
+        <is>
+          <t>2026-09-19</t>
+        </is>
+      </c>
+      <c r="B1019" t="n">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="1020">
+      <c r="A1020" t="inlineStr">
+        <is>
+          <t>2026-09-20</t>
+        </is>
+      </c>
+      <c r="B1020" t="n">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="1021">
+      <c r="A1021" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="B1021" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1022">
+      <c r="A1022" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="B1022" t="n">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="1023">
+      <c r="A1023" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="B1023" t="n">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="1024">
+      <c r="A1024" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="B1024" t="n">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="1025">
+      <c r="A1025" t="inlineStr">
+        <is>
+          <t>2026-09-25</t>
+        </is>
+      </c>
+      <c r="B1025" t="n">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="1026">
+      <c r="A1026" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
+      <c r="B1026" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1027">
+      <c r="A1027" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
+      <c r="B1027" t="n">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="1028">
+      <c r="A1028" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="B1028" t="n">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="1029">
+      <c r="A1029" t="inlineStr">
+        <is>
+          <t>2026-09-29</t>
+        </is>
+      </c>
+      <c r="B1029" t="n">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="1030">
+      <c r="A1030" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="B1030" t="n">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="1031">
+      <c r="A1031" t="inlineStr">
+        <is>
+          <t>2026-10-01</t>
+        </is>
+      </c>
+      <c r="B1031" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1032">
+      <c r="A1032" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
+      <c r="B1032" t="n">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="1033">
+      <c r="A1033" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="B1033" t="n">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="1034">
+      <c r="A1034" t="inlineStr">
+        <is>
+          <t>2026-10-04</t>
+        </is>
+      </c>
+      <c r="B1034" t="n">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="1035">
+      <c r="A1035" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="B1035" t="n">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="1036">
+      <c r="A1036" t="inlineStr">
+        <is>
+          <t>2026-10-06</t>
+        </is>
+      </c>
+      <c r="B1036" t="n">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="1037">
+      <c r="A1037" t="inlineStr">
+        <is>
+          <t>2026-10-07</t>
+        </is>
+      </c>
+      <c r="B1037" t="n">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="1038">
+      <c r="A1038" t="inlineStr">
+        <is>
+          <t>2026-10-08</t>
+        </is>
+      </c>
+      <c r="B1038" t="n">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="1039">
+      <c r="A1039" t="inlineStr">
+        <is>
+          <t>2026-10-09</t>
+        </is>
+      </c>
+      <c r="B1039" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1040">
+      <c r="A1040" t="inlineStr">
+        <is>
+          <t>2026-10-10</t>
+        </is>
+      </c>
+      <c r="B1040" t="n">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="1041">
+      <c r="A1041" t="inlineStr">
+        <is>
+          <t>2026-10-11</t>
+        </is>
+      </c>
+      <c r="B1041" t="n">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="1042">
+      <c r="A1042" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="B1042" t="n">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="1043">
+      <c r="A1043" t="inlineStr">
+        <is>
+          <t>2026-10-13</t>
+        </is>
+      </c>
+      <c r="B1043" t="n">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="1044">
+      <c r="A1044" t="inlineStr">
+        <is>
+          <t>2026-10-14</t>
+        </is>
+      </c>
+      <c r="B1044" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1045">
+      <c r="A1045" t="inlineStr">
+        <is>
+          <t>2026-10-15</t>
+        </is>
+      </c>
+      <c r="B1045" t="n">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="1046">
+      <c r="A1046" t="inlineStr">
+        <is>
+          <t>2026-10-16</t>
+        </is>
+      </c>
+      <c r="B1046" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1047">
+      <c r="A1047" t="inlineStr">
+        <is>
+          <t>2026-10-17</t>
+        </is>
+      </c>
+      <c r="B1047" t="n">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="1048">
+      <c r="A1048" t="inlineStr">
+        <is>
+          <t>2026-10-18</t>
+        </is>
+      </c>
+      <c r="B1048" t="n">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="1049">
+      <c r="A1049" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
+      <c r="B1049" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1050">
+      <c r="A1050" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
+      <c r="B1050" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1051">
+      <c r="A1051" t="inlineStr">
+        <is>
+          <t>2026-10-21</t>
+        </is>
+      </c>
+      <c r="B1051" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1052">
+      <c r="A1052" t="inlineStr">
+        <is>
+          <t>2026-10-22</t>
+        </is>
+      </c>
+      <c r="B1052" t="n">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="1053">
+      <c r="A1053" t="inlineStr">
+        <is>
+          <t>2026-10-23</t>
+        </is>
+      </c>
+      <c r="B1053" t="n">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="1054">
+      <c r="A1054" t="inlineStr">
+        <is>
+          <t>2026-10-24</t>
+        </is>
+      </c>
+      <c r="B1054" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1055">
+      <c r="A1055" t="inlineStr">
+        <is>
+          <t>2026-10-25</t>
+        </is>
+      </c>
+      <c r="B1055" t="n">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="1056">
+      <c r="A1056" t="inlineStr">
+        <is>
+          <t>2026-10-26</t>
+        </is>
+      </c>
+      <c r="B1056" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1057">
+      <c r="A1057" t="inlineStr">
+        <is>
+          <t>2026-10-27</t>
+        </is>
+      </c>
+      <c r="B1057" t="n">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="1058">
+      <c r="A1058" t="inlineStr">
+        <is>
+          <t>2026-10-28</t>
+        </is>
+      </c>
+      <c r="B1058" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1059">
+      <c r="A1059" t="inlineStr">
+        <is>
+          <t>2026-10-29</t>
+        </is>
+      </c>
+      <c r="B1059" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1060">
+      <c r="A1060" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="B1060" t="n">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="1061">
+      <c r="A1061" t="inlineStr">
+        <is>
+          <t>2026-10-31</t>
+        </is>
+      </c>
+      <c r="B1061" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1062">
+      <c r="A1062" t="inlineStr">
+        <is>
+          <t>2026-11-01</t>
+        </is>
+      </c>
+      <c r="B1062" t="n">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="1063">
+      <c r="A1063" t="inlineStr">
+        <is>
+          <t>2026-11-02</t>
+        </is>
+      </c>
+      <c r="B1063" t="n">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="1064">
+      <c r="A1064" t="inlineStr">
+        <is>
+          <t>2026-11-03</t>
+        </is>
+      </c>
+      <c r="B1064" t="n">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="1065">
+      <c r="A1065" t="inlineStr">
+        <is>
+          <t>2026-11-04</t>
+        </is>
+      </c>
+      <c r="B1065" t="n">
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B109"/>
+  <dimension ref="A1:B111"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Country</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>United Kingdom</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>9093</v>
+        <v>9095</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>20251</v>
+        <v>20806</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Japan</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>9320</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>16901</v>
+        <v>18375</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Singapore</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>9134</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Australia</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>24167</v>
+        <v>25234</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Brazil</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Netherlands</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>32</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Romania</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>31</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Hong Kong</t>
         </is>
       </c>
       <c r="B13" t="n">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>78</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Canada</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Mexico</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Egypt</t>
         </is>
       </c>
       <c r="B17" t="n">
         <v>22</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Thailand</t>
         </is>
       </c>
       <c r="B18" t="n">
         <v>20</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Peru</t>
         </is>
       </c>
       <c r="B19" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Philippines</t>
         </is>
       </c>
       <c r="B20" t="n">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Indonesia</t>
         </is>
       </c>
       <c r="B21" t="n">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Malaysia</t>
         </is>
       </c>
       <c r="B22" t="n">
         <v>8</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Vietnam</t>
         </is>
       </c>
       <c r="B23" t="n">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Spain</t>
         </is>
       </c>
       <c r="B24" t="n">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Lithuania</t>
         </is>
       </c>
       <c r="B25" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Nigeria</t>
         </is>
       </c>
       <c r="B26" t="n">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Nepal</t>
         </is>
       </c>
       <c r="B27" t="n">
         <v>11</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Russia</t>
         </is>
       </c>
       <c r="B28" t="n">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Turkey</t>
         </is>
       </c>
       <c r="B29" t="n">
         <v>41</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Morocco</t>
         </is>
       </c>
       <c r="B30" t="n">
         <v>19</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
@@ -12399,171 +12899,171 @@
         <is>
           <t>Argentina</t>
         </is>
       </c>
       <c r="B33" t="n">
         <v>18</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Panama</t>
         </is>
       </c>
       <c r="B34" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>South Korea</t>
         </is>
       </c>
       <c r="B35" t="n">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Cyprus</t>
         </is>
       </c>
       <c r="B36" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Czechia</t>
         </is>
       </c>
       <c r="B37" t="n">
         <v>17</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Colombia</t>
         </is>
       </c>
       <c r="B38" t="n">
         <v>14</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Bangladesh</t>
         </is>
       </c>
       <c r="B39" t="n">
-        <v>45</v>
+        <v>49</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Ukraine</t>
         </is>
       </c>
       <c r="B40" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Israel</t>
         </is>
       </c>
       <c r="B41" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Taiwan</t>
         </is>
       </c>
       <c r="B42" t="n">
         <v>22</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Saudi Arabia</t>
         </is>
       </c>
       <c r="B43" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>South Africa</t>
         </is>
       </c>
       <c r="B44" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>China</t>
         </is>
       </c>
       <c r="B45" t="n">
         <v>21</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Oman</t>
         </is>
       </c>
       <c r="B46" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Ireland</t>
         </is>
       </c>
       <c r="B47" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Ghana</t>
         </is>
       </c>
       <c r="B48" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Latvia</t>
         </is>
       </c>
       <c r="B49" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
@@ -12929,51 +13429,51 @@
         <is>
           <t>Yemen</t>
         </is>
       </c>
       <c r="B86" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Iraq</t>
         </is>
       </c>
       <c r="B87" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Bolivia</t>
         </is>
       </c>
       <c r="B88" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Croatia</t>
         </is>
       </c>
       <c r="B89" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Bahrain</t>
         </is>
       </c>
       <c r="B90" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
@@ -12989,51 +13489,51 @@
         <is>
           <t>Norway</t>
         </is>
       </c>
       <c r="B92" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Palestine</t>
         </is>
       </c>
       <c r="B93" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Iran</t>
         </is>
       </c>
       <c r="B94" t="n">
-        <v>7905</v>
+        <v>9373</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Guatemala</t>
         </is>
       </c>
       <c r="B95" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Slovenia</t>
         </is>
       </c>
       <c r="B96" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
@@ -13139,155 +13639,175 @@
         <is>
           <t>Luxembourg</t>
         </is>
       </c>
       <c r="B107" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Somalia</t>
         </is>
       </c>
       <c r="B108" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Serbia</t>
         </is>
       </c>
       <c r="B109" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>Armenia</t>
+        </is>
+      </c>
+      <c r="B110" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>Seychelles</t>
+        </is>
+      </c>
+      <c r="B111" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>OS_Name</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Windows</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>97409</v>
+        <v>101955</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>112</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>407</v>
+        <v>429</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>121</v>
+        <v>131</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Mac OS X</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>425</v>
+        <v>439</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Chrome OS</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>12</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Linux</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>123</v>
+        <v>130</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Ubuntu</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B13"/>
   <sheetViews>
@@ -13307,101 +13827,101 @@
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>127_0_0_1</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>github_com</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>1354</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>spoo_me</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>googlequicksearchbox</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>21</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>bing_com</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>google_com</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>14</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>devpost_com</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>jsonformatter_org</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>gitcode_com</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
@@ -13421,301 +13941,301 @@
       <c r="B12" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>translate_goog</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B57"/>
+  <dimension ref="A1:B58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Browser</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>HeadlessChrome</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Edge</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Better Uptime Bot</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>259</v>
+        <v>263</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Twitterbot</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Python Requests</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Googlebot</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Chrome Mobile</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>301</v>
+        <v>317</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Chrome</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>941</v>
+        <v>959</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Firefox</t>
         </is>
       </c>
       <c r="B10" t="n">
-        <v>187</v>
+        <v>191</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Amazonbot</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Apache-HttpClient</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Snap URL Preview Service; bot</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Snapchat</t>
         </is>
       </c>
       <c r="B14" t="n">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>8</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Opera</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>24</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Safari</t>
         </is>
       </c>
       <c r="B17" t="n">
-        <v>43</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>MojeekBot</t>
         </is>
       </c>
       <c r="B18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Discordbot</t>
         </is>
       </c>
       <c r="B19" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Mobile Safari</t>
         </is>
       </c>
       <c r="B20" t="n">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>WhatsApp</t>
         </is>
       </c>
       <c r="B21" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>SemrushBot</t>
         </is>
       </c>
       <c r="B22" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>DataForSeoBot</t>
         </is>
       </c>
       <c r="B23" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Firefox Mobile</t>
         </is>
       </c>
       <c r="B24" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>bingbot</t>
         </is>
       </c>
       <c r="B25" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Edge Mobile</t>
         </is>
       </c>
       <c r="B26" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
@@ -13821,141 +14341,141 @@
         <is>
           <t>Opera Mobile</t>
         </is>
       </c>
       <c r="B37" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Instagram</t>
         </is>
       </c>
       <c r="B38" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Chrome Mobile iOS</t>
         </is>
       </c>
       <c r="B39" t="n">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>IE</t>
         </is>
       </c>
       <c r="B40" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Firefox iOS</t>
         </is>
       </c>
       <c r="B41" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>MiuiBrowser</t>
         </is>
       </c>
       <c r="B42" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>curl</t>
         </is>
       </c>
       <c r="B43" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Facebook</t>
         </is>
       </c>
       <c r="B44" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Samsung Internet</t>
         </is>
       </c>
       <c r="B45" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>TelegramBot</t>
         </is>
       </c>
       <c r="B46" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>GPTBot</t>
         </is>
       </c>
       <c r="B47" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Chrome Mobile WebView</t>
         </is>
       </c>
       <c r="B48" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Mobile Safari UI/WKWebView</t>
         </is>
       </c>
       <c r="B49" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Chromium</t>
         </is>
       </c>
       <c r="B50" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
@@ -13981,85 +14501,95 @@
         <is>
           <t>PetalBot</t>
         </is>
       </c>
       <c r="B53" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Applebot</t>
         </is>
       </c>
       <c r="B54" t="n">
         <v>12</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Brave</t>
         </is>
       </c>
       <c r="B55" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>HTTrack</t>
         </is>
       </c>
       <c r="B56" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>yacybot</t>
         </is>
       </c>
       <c r="B57" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>OAI-SearchBot</t>
+        </is>
+      </c>
+      <c r="B58" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B1017"/>
+  <dimension ref="A1:B1065"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
@@ -24195,355 +24725,835 @@
         <is>
           <t>2026-09-15</t>
         </is>
       </c>
       <c r="B1015" t="n">
         <v>103</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
           <t>2026-09-16</t>
         </is>
       </c>
       <c r="B1016" t="n">
         <v>97</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
           <t>2026-09-17</t>
         </is>
       </c>
       <c r="B1017" t="n">
-        <v>86</v>
+        <v>98</v>
+      </c>
+    </row>
+    <row r="1018">
+      <c r="A1018" t="inlineStr">
+        <is>
+          <t>2026-09-18</t>
+        </is>
+      </c>
+      <c r="B1018" t="n">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="1019">
+      <c r="A1019" t="inlineStr">
+        <is>
+          <t>2026-09-19</t>
+        </is>
+      </c>
+      <c r="B1019" t="n">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="1020">
+      <c r="A1020" t="inlineStr">
+        <is>
+          <t>2026-09-20</t>
+        </is>
+      </c>
+      <c r="B1020" t="n">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="1021">
+      <c r="A1021" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="B1021" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1022">
+      <c r="A1022" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="B1022" t="n">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="1023">
+      <c r="A1023" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="B1023" t="n">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="1024">
+      <c r="A1024" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="B1024" t="n">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="1025">
+      <c r="A1025" t="inlineStr">
+        <is>
+          <t>2026-09-25</t>
+        </is>
+      </c>
+      <c r="B1025" t="n">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="1026">
+      <c r="A1026" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
+      <c r="B1026" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1027">
+      <c r="A1027" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
+      <c r="B1027" t="n">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="1028">
+      <c r="A1028" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="B1028" t="n">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="1029">
+      <c r="A1029" t="inlineStr">
+        <is>
+          <t>2026-09-29</t>
+        </is>
+      </c>
+      <c r="B1029" t="n">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="1030">
+      <c r="A1030" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="B1030" t="n">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="1031">
+      <c r="A1031" t="inlineStr">
+        <is>
+          <t>2026-10-01</t>
+        </is>
+      </c>
+      <c r="B1031" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1032">
+      <c r="A1032" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
+      <c r="B1032" t="n">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="1033">
+      <c r="A1033" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="B1033" t="n">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="1034">
+      <c r="A1034" t="inlineStr">
+        <is>
+          <t>2026-10-04</t>
+        </is>
+      </c>
+      <c r="B1034" t="n">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="1035">
+      <c r="A1035" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="B1035" t="n">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="1036">
+      <c r="A1036" t="inlineStr">
+        <is>
+          <t>2026-10-06</t>
+        </is>
+      </c>
+      <c r="B1036" t="n">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="1037">
+      <c r="A1037" t="inlineStr">
+        <is>
+          <t>2026-10-07</t>
+        </is>
+      </c>
+      <c r="B1037" t="n">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="1038">
+      <c r="A1038" t="inlineStr">
+        <is>
+          <t>2026-10-08</t>
+        </is>
+      </c>
+      <c r="B1038" t="n">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="1039">
+      <c r="A1039" t="inlineStr">
+        <is>
+          <t>2026-10-09</t>
+        </is>
+      </c>
+      <c r="B1039" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1040">
+      <c r="A1040" t="inlineStr">
+        <is>
+          <t>2026-10-10</t>
+        </is>
+      </c>
+      <c r="B1040" t="n">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="1041">
+      <c r="A1041" t="inlineStr">
+        <is>
+          <t>2026-10-11</t>
+        </is>
+      </c>
+      <c r="B1041" t="n">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="1042">
+      <c r="A1042" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="B1042" t="n">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="1043">
+      <c r="A1043" t="inlineStr">
+        <is>
+          <t>2026-10-13</t>
+        </is>
+      </c>
+      <c r="B1043" t="n">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="1044">
+      <c r="A1044" t="inlineStr">
+        <is>
+          <t>2026-10-14</t>
+        </is>
+      </c>
+      <c r="B1044" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1045">
+      <c r="A1045" t="inlineStr">
+        <is>
+          <t>2026-10-15</t>
+        </is>
+      </c>
+      <c r="B1045" t="n">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="1046">
+      <c r="A1046" t="inlineStr">
+        <is>
+          <t>2026-10-16</t>
+        </is>
+      </c>
+      <c r="B1046" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1047">
+      <c r="A1047" t="inlineStr">
+        <is>
+          <t>2026-10-17</t>
+        </is>
+      </c>
+      <c r="B1047" t="n">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="1048">
+      <c r="A1048" t="inlineStr">
+        <is>
+          <t>2026-10-18</t>
+        </is>
+      </c>
+      <c r="B1048" t="n">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="1049">
+      <c r="A1049" t="inlineStr">
+        <is>
+          <t>2026-10-19</t>
+        </is>
+      </c>
+      <c r="B1049" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1050">
+      <c r="A1050" t="inlineStr">
+        <is>
+          <t>2026-10-20</t>
+        </is>
+      </c>
+      <c r="B1050" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1051">
+      <c r="A1051" t="inlineStr">
+        <is>
+          <t>2026-10-21</t>
+        </is>
+      </c>
+      <c r="B1051" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1052">
+      <c r="A1052" t="inlineStr">
+        <is>
+          <t>2026-10-22</t>
+        </is>
+      </c>
+      <c r="B1052" t="n">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="1053">
+      <c r="A1053" t="inlineStr">
+        <is>
+          <t>2026-10-23</t>
+        </is>
+      </c>
+      <c r="B1053" t="n">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="1054">
+      <c r="A1054" t="inlineStr">
+        <is>
+          <t>2026-10-24</t>
+        </is>
+      </c>
+      <c r="B1054" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1055">
+      <c r="A1055" t="inlineStr">
+        <is>
+          <t>2026-10-25</t>
+        </is>
+      </c>
+      <c r="B1055" t="n">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="1056">
+      <c r="A1056" t="inlineStr">
+        <is>
+          <t>2026-10-26</t>
+        </is>
+      </c>
+      <c r="B1056" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1057">
+      <c r="A1057" t="inlineStr">
+        <is>
+          <t>2026-10-27</t>
+        </is>
+      </c>
+      <c r="B1057" t="n">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="1058">
+      <c r="A1058" t="inlineStr">
+        <is>
+          <t>2026-10-28</t>
+        </is>
+      </c>
+      <c r="B1058" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1059">
+      <c r="A1059" t="inlineStr">
+        <is>
+          <t>2026-10-29</t>
+        </is>
+      </c>
+      <c r="B1059" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1060">
+      <c r="A1060" t="inlineStr">
+        <is>
+          <t>2026-10-30</t>
+        </is>
+      </c>
+      <c r="B1060" t="n">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="1061">
+      <c r="A1061" t="inlineStr">
+        <is>
+          <t>2026-10-31</t>
+        </is>
+      </c>
+      <c r="B1061" t="n">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1062">
+      <c r="A1062" t="inlineStr">
+        <is>
+          <t>2026-11-01</t>
+        </is>
+      </c>
+      <c r="B1062" t="n">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="1063">
+      <c r="A1063" t="inlineStr">
+        <is>
+          <t>2026-11-02</t>
+        </is>
+      </c>
+      <c r="B1063" t="n">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="1064">
+      <c r="A1064" t="inlineStr">
+        <is>
+          <t>2026-11-03</t>
+        </is>
+      </c>
+      <c r="B1064" t="n">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="1065">
+      <c r="A1065" t="inlineStr">
+        <is>
+          <t>2026-11-04</t>
+        </is>
+      </c>
+      <c r="B1065" t="n">
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B109"/>
+  <dimension ref="A1:B111"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Country</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>312</v>
+        <v>317</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>United Kingdom</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>United States</t>
         </is>
       </c>
       <c r="B4" t="n">
-        <v>402</v>
+        <v>426</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Japan</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>37</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>102</v>
+        <v>106</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Singapore</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Australia</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>70</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Brazil</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Netherlands</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>29</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Romania</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>20</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Hong Kong</t>
         </is>
       </c>
       <c r="B13" t="n">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Canada</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Mexico</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Egypt</t>
         </is>
       </c>
       <c r="B17" t="n">
         <v>18</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Thailand</t>
         </is>
       </c>
       <c r="B18" t="n">
         <v>16</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Peru</t>
         </is>
       </c>
       <c r="B19" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Philippines</t>
         </is>
       </c>
       <c r="B20" t="n">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Indonesia</t>
         </is>
       </c>
       <c r="B21" t="n">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Malaysia</t>
         </is>
       </c>
       <c r="B22" t="n">
         <v>8</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Vietnam</t>
         </is>
       </c>
       <c r="B23" t="n">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Spain</t>
         </is>
       </c>
       <c r="B24" t="n">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Lithuania</t>
         </is>
       </c>
       <c r="B25" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Nigeria</t>
         </is>
       </c>
       <c r="B26" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Nepal</t>
         </is>
       </c>
       <c r="B27" t="n">
         <v>8</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Russia</t>
         </is>
       </c>
       <c r="B28" t="n">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Turkey</t>
         </is>
       </c>
       <c r="B29" t="n">
         <v>34</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Morocco</t>
         </is>
       </c>
       <c r="B30" t="n">
         <v>18</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
@@ -24569,171 +25579,171 @@
         <is>
           <t>Argentina</t>
         </is>
       </c>
       <c r="B33" t="n">
         <v>18</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Panama</t>
         </is>
       </c>
       <c r="B34" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>South Korea</t>
         </is>
       </c>
       <c r="B35" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Cyprus</t>
         </is>
       </c>
       <c r="B36" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Czechia</t>
         </is>
       </c>
       <c r="B37" t="n">
         <v>14</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Colombia</t>
         </is>
       </c>
       <c r="B38" t="n">
         <v>13</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Bangladesh</t>
         </is>
       </c>
       <c r="B39" t="n">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Ukraine</t>
         </is>
       </c>
       <c r="B40" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Israel</t>
         </is>
       </c>
       <c r="B41" t="n">
         <v>9</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Taiwan</t>
         </is>
       </c>
       <c r="B42" t="n">
         <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Saudi Arabia</t>
         </is>
       </c>
       <c r="B43" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>South Africa</t>
         </is>
       </c>
       <c r="B44" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>China</t>
         </is>
       </c>
       <c r="B45" t="n">
         <v>16</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Oman</t>
         </is>
       </c>
       <c r="B46" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Ireland</t>
         </is>
       </c>
       <c r="B47" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Ghana</t>
         </is>
       </c>
       <c r="B48" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Latvia</t>
         </is>
       </c>
       <c r="B49" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
@@ -25099,51 +26109,51 @@
         <is>
           <t>Yemen</t>
         </is>
       </c>
       <c r="B86" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Iraq</t>
         </is>
       </c>
       <c r="B87" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Bolivia</t>
         </is>
       </c>
       <c r="B88" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Croatia</t>
         </is>
       </c>
       <c r="B89" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Bahrain</t>
         </is>
       </c>
       <c r="B90" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
@@ -25309,47 +26319,67 @@
         <is>
           <t>Luxembourg</t>
         </is>
       </c>
       <c r="B107" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Somalia</t>
         </is>
       </c>
       <c r="B108" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Serbia</t>
         </is>
       </c>
       <c r="B109" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>Armenia</t>
+        </is>
+      </c>
+      <c r="B110" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>Seychelles</t>
+        </is>
+      </c>
+      <c r="B111" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>